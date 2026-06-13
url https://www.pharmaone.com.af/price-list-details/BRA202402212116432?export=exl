--- v2 (2026-03-04)
+++ v3 (2026-06-13)
@@ -12,1730 +12,1727 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Details" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="561">
   <si>
     <t>Sr</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Generic Name</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Pack Size</t>
   </si>
   <si>
     <t>Carton Size</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>(Blocked) FIST 75MG TABLETS (10's)</t>
   </si>
   <si>
     <t>( Diclofenac Sodium )</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
-    <t>AFN 22.49</t>
+    <t>AFN 24.10</t>
   </si>
   <si>
     <t>ACETOFEN 35+450MG TABLETS</t>
   </si>
   <si>
     <t>( ORPHENADRINE CITRATE BP 35mg + PARACETAMOL BP 450mg )</t>
   </si>
   <si>
-    <t>AFN 130.90</t>
+    <t>AFN 140.25</t>
   </si>
   <si>
     <t>ADMIT 100MG TABLETS</t>
   </si>
   <si>
     <t>( Sitagliptin 100mg )</t>
   </si>
   <si>
-    <t>AFN 142.32</t>
+    <t>AFN 152.49</t>
   </si>
   <si>
     <t>ADMIT 25MG TABLETS</t>
   </si>
   <si>
     <t>( Sitagliptin 25mg )</t>
   </si>
   <si>
-    <t>AFN 54.74</t>
+    <t>AFN 58.65</t>
   </si>
   <si>
     <t>ADMIT 50/1000MG TABLETS</t>
   </si>
   <si>
     <t>( Sitagliptin BP 50mg + Metformin HCl BP 1000mg )</t>
   </si>
   <si>
-    <t>AFN 110.43</t>
+    <t>AFN 118.32</t>
   </si>
   <si>
     <t>ADMIT 50/500MG TABLETS</t>
   </si>
   <si>
     <t>( Sitagliptin BP 50mg + Metformin HCl BP 500mg )</t>
   </si>
   <si>
+    <t>AFN 114.75</t>
+  </si>
+  <si>
+    <t>ADMIT 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Sitagliptin 50mg )</t>
+  </si>
+  <si>
+    <t>AFN 108.38</t>
+  </si>
+  <si>
+    <t>AMLOPIN 5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Amplodipine USP 5mg )</t>
+  </si>
+  <si>
+    <t>AFN 64.91</t>
+  </si>
+  <si>
+    <t>ANTIMIN 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Loratadine USP 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 31.63</t>
+  </si>
+  <si>
+    <t>ANTIMIN 60ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Loratadine, U.S.P )</t>
+  </si>
+  <si>
+    <t>Syrup</t>
+  </si>
+  <si>
+    <t>AFN 27.61</t>
+  </si>
+  <si>
+    <t>ANTIMIN-D TABLETS</t>
+  </si>
+  <si>
+    <t>( Desloratadine 5mg )</t>
+  </si>
+  <si>
+    <t>AFN 49.09</t>
+  </si>
+  <si>
+    <t>ARTHO 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Diclofenac Sodium 50mg + Misoprostol 200μg )</t>
+  </si>
+  <si>
     <t>AFN 107.10</t>
   </si>
   <si>
-    <t>ADMIT 50MG TABLETS</t>
-[...55 lines deleted...]
-  <si>
     <t>ARTHO PLUS 75MG TABLETS</t>
   </si>
   <si>
     <t>( Diclofenac Sodium 75mg + Misoprostol 200μg )</t>
   </si>
   <si>
     <t>AZITRAX 250MG CAPSULES</t>
   </si>
   <si>
     <t>( Azithromycin 250mg, USP )</t>
   </si>
   <si>
     <t>Capsules</t>
   </si>
   <si>
+    <t>AFN 54.09</t>
+  </si>
+  <si>
+    <t>AZITRAX 250MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Azithromycin U.S.P )</t>
+  </si>
+  <si>
+    <t>AFN 49.56</t>
+  </si>
+  <si>
+    <t>AZITRAX 500MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Azithromycin 500mg, USP )</t>
+  </si>
+  <si>
+    <t>AFN 97.23</t>
+  </si>
+  <si>
+    <t>BEXUS 250MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Levofloxacin 250mg USP )</t>
+  </si>
+  <si>
+    <t>AFN 71.40</t>
+  </si>
+  <si>
+    <t>BEXUS 500MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Levofloxacin 500mg, USP )</t>
+  </si>
+  <si>
+    <t>BEXUS 750MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Levofloxacin 750mg )</t>
+  </si>
+  <si>
+    <t>AFN 191.25</t>
+  </si>
+  <si>
+    <t>BEXUS IV 500MG INFUSION</t>
+  </si>
+  <si>
+    <t>( Levofloxacin 500mg )</t>
+  </si>
+  <si>
+    <t>Injections</t>
+  </si>
+  <si>
+    <t>AFN 184.88</t>
+  </si>
+  <si>
+    <t>BEXUS IV 750MG INFUSION</t>
+  </si>
+  <si>
+    <t>AFN 229.50</t>
+  </si>
+  <si>
+    <t>BEXUS IV.250MG INFUSION</t>
+  </si>
+  <si>
+    <t>( Levofloxacin 250mg )</t>
+  </si>
+  <si>
+    <t>BIVOLOL 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Nebivolol 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 107.17</t>
+  </si>
+  <si>
+    <t>BIVOLOL 2.5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Nebivolol 2.5mg )</t>
+  </si>
+  <si>
+    <t>AFN 40.70</t>
+  </si>
+  <si>
+    <t>BIVOLOL 5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Nebivolol 5mg )</t>
+  </si>
+  <si>
+    <t>AFN 69.34</t>
+  </si>
+  <si>
+    <t>BOOST TABLETS</t>
+  </si>
+  <si>
+    <t>( OSSEIN MINERAL COMPLEX )</t>
+  </si>
+  <si>
+    <t>AFN 67.87</t>
+  </si>
+  <si>
+    <t>BROTIN 2.5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Bromocriptine as Mesylate) BP 2.5mg )</t>
+  </si>
+  <si>
+    <t>AFN 180.51</t>
+  </si>
+  <si>
+    <t>CEFTIZ 1000MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftazidime Pentahydrate USP 1000mg )</t>
+  </si>
+  <si>
+    <t>AFN 112.98</t>
+  </si>
+  <si>
+    <t>CEFTIZ 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftazidime Pentahydrate USP 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 39.55</t>
+  </si>
+  <si>
+    <t>CEFTIZ 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftazidime Pentahydrate USP 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 60.15</t>
+  </si>
+  <si>
+    <t>CELTIS IM 1000MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone Sodium 1g USP )</t>
+  </si>
+  <si>
+    <t>AFN 145.97</t>
+  </si>
+  <si>
+    <t>CELTIS IM 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone Sodium 250mg, USP )</t>
+  </si>
+  <si>
+    <t>AFN 45.93</t>
+  </si>
+  <si>
+    <t>CELTIS IM 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone Sodium 500mg, Usp )</t>
+  </si>
+  <si>
+    <t>AFN 82.72</t>
+  </si>
+  <si>
+    <t>CELTIS IV 1000MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone Sodium 1g, USP )</t>
+  </si>
+  <si>
+    <t>CELTIS IV 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>CELTIS IV 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone Sodium 500mg, USP )</t>
+  </si>
+  <si>
+    <t>CEPIME 1000MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefepime Hydrochloride USP, eq. to Cefepime 1000mg )</t>
+  </si>
+  <si>
+    <t>AFN 242.25</t>
+  </si>
+  <si>
+    <t>CEPIME 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefepime Hydrochloride USP, eq. to Cefepime 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 162.89</t>
+  </si>
+  <si>
+    <t>CICLOMIN 60ML LIQUID</t>
+  </si>
+  <si>
+    <t>( CiclopiroxOlamine, USP 15mg )</t>
+  </si>
+  <si>
+    <t>Drops</t>
+  </si>
+  <si>
+    <t>AFN 65.61</t>
+  </si>
+  <si>
+    <t>CLIVER 1000MG INJECTION</t>
+  </si>
+  <si>
+    <t>( CEFOTAXIME SODIUM USP 1000mg )</t>
+  </si>
+  <si>
+    <t>AFN 66.18</t>
+  </si>
+  <si>
+    <t>CLIVER 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>( CEFOTAXIME SODIUM USP 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 26.12</t>
+  </si>
+  <si>
+    <t>CLIVER 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( CEFOTAXIME SODIUM USP 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 40.20</t>
+  </si>
+  <si>
+    <t>CLOZOX 35G VAGINAL CREAM</t>
+  </si>
+  <si>
+    <t>( Clotrimazole Usp )</t>
+  </si>
+  <si>
+    <t>Vaginal Cream</t>
+  </si>
+  <si>
+    <t>AFN 42.56</t>
+  </si>
+  <si>
+    <t>CLOZOX 100MG VAGINAL TABLET</t>
+  </si>
+  <si>
+    <t>( Clotrimazole 100mg Usp )</t>
+  </si>
+  <si>
+    <t>Vaginal Tablet</t>
+  </si>
+  <si>
+    <t>AFN 16.89</t>
+  </si>
+  <si>
+    <t>CLOZOX 10G TOPICAL CREAM</t>
+  </si>
+  <si>
+    <t>( Clotrimazole + Hydrocortisone )</t>
+  </si>
+  <si>
+    <t>Cream</t>
+  </si>
+  <si>
+    <t>AFN 12.95</t>
+  </si>
+  <si>
+    <t>CLOZOX 500MG VAGINAL TABLET</t>
+  </si>
+  <si>
+    <t>( Clotrimazole 500mg Usp )</t>
+  </si>
+  <si>
+    <t>AFN 34.00</t>
+  </si>
+  <si>
+    <t>CLOZOX-H 10G CREAM</t>
+  </si>
+  <si>
+    <t>( Clotrimazole 10mg/g + Hydrocortisone 10mg/g )</t>
+  </si>
+  <si>
+    <t>AFN 31.09</t>
+  </si>
+  <si>
+    <t>CLYCIN-T 10G GEL</t>
+  </si>
+  <si>
+    <t>( Clindamycin Phosphate USP (1%) )</t>
+  </si>
+  <si>
+    <t>Gels</t>
+  </si>
+  <si>
+    <t>AFN 49.77</t>
+  </si>
+  <si>
+    <t>CLYCIN-T TOPICAL LOTION</t>
+  </si>
+  <si>
+    <t>( Clindamycin as Phosphate (1%) )</t>
+  </si>
+  <si>
+    <t>Lotions</t>
+  </si>
+  <si>
+    <t>AFN 55.42</t>
+  </si>
+  <si>
+    <t>CLYCIN-V 40G VAGINAL CREAM</t>
+  </si>
+  <si>
+    <t>( Clindamycin, USP 20mg/g )</t>
+  </si>
+  <si>
+    <t>AFN 172.13</t>
+  </si>
+  <si>
+    <t>CO-BENZ TABLETS</t>
+  </si>
+  <si>
+    <t>( Acetaminophen 325mg + Tramadol 37.5mg )</t>
+  </si>
+  <si>
+    <t>DCAD-3 5MG/ML INJECTION</t>
+  </si>
+  <si>
+    <t>( Viatamin D3, 200,000 I.U, eq to Cholecalciferol B.P 5mg )</t>
+  </si>
+  <si>
+    <t>AFN 57.38</t>
+  </si>
+  <si>
+    <t>DEEZON PLUS 1G INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefoperazone USP, Sulbactam USP )</t>
+  </si>
+  <si>
+    <t>DEEZON PLUS 2G INJECTION</t>
+  </si>
+  <si>
+    <t>AFN 150.45</t>
+  </si>
+  <si>
+    <t>DEPOMAX 10G CREAM</t>
+  </si>
+  <si>
+    <t>( Methylprednisolone )</t>
+  </si>
+  <si>
+    <t>AFN 70.68</t>
+  </si>
+  <si>
+    <t>DEPOMAX 10G OINTMENT</t>
+  </si>
+  <si>
+    <t>Ointment</t>
+  </si>
+  <si>
+    <t>AFN 65.32</t>
+  </si>
+  <si>
+    <t>DEPOMAX 5G CREAM</t>
+  </si>
+  <si>
+    <t>AFN 37.33</t>
+  </si>
+  <si>
+    <t>DEPOMAX 5G OINTMENT</t>
+  </si>
+  <si>
+    <t>AFN 39.92</t>
+  </si>
+  <si>
+    <t>DIASAR 5/80MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Amlodipine USP 5mg + Valsartan USP 80mg )</t>
+  </si>
+  <si>
+    <t>AFN 87.72</t>
+  </si>
+  <si>
+    <t>DIASAR 10/160MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Amlodipine BP 10mg + Valsartan USP 160mg )</t>
+  </si>
+  <si>
+    <t>AFN 147.90</t>
+  </si>
+  <si>
+    <t>DIASAR 5/160MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Amlodipine BP 5mg + Valsartan USP 160mg )</t>
+  </si>
+  <si>
+    <t>AFN 123.68</t>
+  </si>
+  <si>
+    <t>DIBONE CAPSULE</t>
+  </si>
+  <si>
+    <t>AFN 118.58</t>
+  </si>
+  <si>
+    <t>DILGEM 1MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Glimepiride USP 1mg )</t>
+  </si>
+  <si>
+    <t>AFN 37.23</t>
+  </si>
+  <si>
+    <t>DILGEM 2MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Glimepiride USP 2mg )</t>
+  </si>
+  <si>
+    <t>AFN 72.68</t>
+  </si>
+  <si>
+    <t>DILGEM 3MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Glimepiride USP 3mg )</t>
+  </si>
+  <si>
+    <t>AFN 89.25</t>
+  </si>
+  <si>
+    <t>DILGEM 4MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Glimepiride USP 4mg )</t>
+  </si>
+  <si>
+    <t>AFN 121.13</t>
+  </si>
+  <si>
+    <t>DILGEM PLUS TABLETS</t>
+  </si>
+  <si>
+    <t>( Glimepiride USP 1mg + Metformin Hcl, BP 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 61.20</t>
+  </si>
+  <si>
+    <t>DOXYCAP CAPSULE</t>
+  </si>
+  <si>
+    <t>( Doxycycline 100mg USP )</t>
+  </si>
+  <si>
+    <t>AFN 173.03</t>
+  </si>
+  <si>
+    <t>DULEXIN 20MG CAPSULES</t>
+  </si>
+  <si>
+    <t>( Duloxetine 20mg as Hydrochloride )</t>
+  </si>
+  <si>
+    <t>AFN 88.74</t>
+  </si>
+  <si>
+    <t>DULEXIN 30MG CAPSULES</t>
+  </si>
+  <si>
+    <t>( Duloxetine 30mg as Hydrochloride )</t>
+  </si>
+  <si>
+    <t>AFN 82.62</t>
+  </si>
+  <si>
+    <t>DULEXIN 60MG CAPSULES</t>
+  </si>
+  <si>
+    <t>( Duloxetine 60mg as Hydrochloride )</t>
+  </si>
+  <si>
+    <t>AFN 119.34</t>
+  </si>
+  <si>
+    <t>EMDAGAN 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Empagliflozin )</t>
+  </si>
+  <si>
+    <t>AFN 104.55</t>
+  </si>
+  <si>
+    <t>EMDAGAN 25MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Empagliflozin 25mg )</t>
+  </si>
+  <si>
+    <t>EMDAGAN PLUS 12.5/1000MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Empagliflozin 12.5mg + Metformin HCl 1000mg )</t>
+  </si>
+  <si>
+    <t>AFN 127.25</t>
+  </si>
+  <si>
+    <t>EMDAGAN PLUS 5/1000MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Empagliflozin 5mg + Metformin HCl 1000mg )</t>
+  </si>
+  <si>
+    <t>AFN 101.75</t>
+  </si>
+  <si>
+    <t>EMDAGAN PLUS 12.5/500MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Empagliflozin 12.5mg + Metformin HCl 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 124.95</t>
+  </si>
+  <si>
+    <t>EMDAGAN PLUS 5/500MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Empagliflozin 5mg + Metformin HCl 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 96.90</t>
+  </si>
+  <si>
+    <t>ERAZE 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Rabeprazole 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 76.02</t>
+  </si>
+  <si>
+    <t>ERAZE 20MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Rabeprazole 20mg )</t>
+  </si>
+  <si>
+    <t>ESSO 20MG CAPSULES</t>
+  </si>
+  <si>
+    <t>( Esomeprazole 20mg USP )</t>
+  </si>
+  <si>
+    <t>AFN 95.88</t>
+  </si>
+  <si>
+    <t>ESSO 40MG CAPSULES</t>
+  </si>
+  <si>
+    <t>( Esomeprazole 40mg USP )</t>
+  </si>
+  <si>
+    <t>AFN 155.55</t>
+  </si>
+  <si>
+    <t>ESSO IV 40MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Esomeprazole 40mg )</t>
+  </si>
+  <si>
+    <t>AFN 161.16</t>
+  </si>
+  <si>
+    <t>ESSO-NS FORTE TABLET</t>
+  </si>
+  <si>
+    <t>( Esomeprazole 20MG+NAPROXEN 500MG )</t>
+  </si>
+  <si>
+    <t>AFN 306.00</t>
+  </si>
+  <si>
+    <t>ESSO-NS TABLET</t>
+  </si>
+  <si>
+    <t>( Esomeprazole 20MG+NAPROXEN 375MG )</t>
+  </si>
+  <si>
+    <t>AFN 216.75</t>
+  </si>
+  <si>
+    <t>EYELUB EYE DROPS</t>
+  </si>
+  <si>
+    <t>( Polyethylene Glycol + Propylene Glycol )</t>
+  </si>
+  <si>
+    <t>EYPROST OPHTHALMIC SOLUTION</t>
+  </si>
+  <si>
+    <t>( Travoprost USP )</t>
+  </si>
+  <si>
+    <t>Solution</t>
+  </si>
+  <si>
+    <t>FAMOT 10MG/60ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Famotidine BP 10mg/5ml )</t>
+  </si>
+  <si>
+    <t>AFN 31.88</t>
+  </si>
+  <si>
+    <t>FAMOT 20MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Famotidine BP 20mg )</t>
+  </si>
+  <si>
+    <t>AFN 74.46</t>
+  </si>
+  <si>
+    <t>FAMOT 40MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Famotidine USP 40mg )</t>
+  </si>
+  <si>
+    <t>AFN 9.11</t>
+  </si>
+  <si>
+    <t>FAMOT 40MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Famotidine BP 40mg )</t>
+  </si>
+  <si>
+    <t>FAMOT 40MG/5ML DRY SUSPENSION</t>
+  </si>
+  <si>
+    <t>( Famotidine USP 40mg/5ml )</t>
+  </si>
+  <si>
+    <t>Suspension</t>
+  </si>
+  <si>
+    <t>AFN 38.00</t>
+  </si>
+  <si>
+    <t>FE-CAR 50MG/10ML INJECTION</t>
+  </si>
+  <si>
+    <t>( Ferric Carboxy Maltose 50mg iron/ml )</t>
+  </si>
+  <si>
+    <t>AFN 879.75</t>
+  </si>
+  <si>
+    <t>FERTAB 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>( CLOMIPHENE CITRATE, USP 50mg )</t>
+  </si>
+  <si>
+    <t>AFN 105.25</t>
+  </si>
+  <si>
+    <t>FIFEX 60MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Fexofenadine HCI, USP 60mg )</t>
+  </si>
+  <si>
+    <t>AFN 29.84</t>
+  </si>
+  <si>
+    <t>FIFEX DS 120MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Fexofenadine HCI, USP 120mg )</t>
+  </si>
+  <si>
+    <t>AFN 49.41</t>
+  </si>
+  <si>
+    <t>FIFEX FORTE 180MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Fexofenadine HCI, USP 180mg )</t>
+  </si>
+  <si>
+    <t>AFN 62.16</t>
+  </si>
+  <si>
+    <t>FIST 1% GEL</t>
+  </si>
+  <si>
+    <t>( Diclofenac Dimethylammonium 1% )</t>
+  </si>
+  <si>
+    <t>AFN 40.80</t>
+  </si>
+  <si>
+    <t>FIST 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Diclofenac Sodium 50mg USP )</t>
+  </si>
+  <si>
+    <t>FIST 75MG INJECTION (1ML)</t>
+  </si>
+  <si>
+    <t>AFN 34.87</t>
+  </si>
+  <si>
+    <t>FIST 75MG TABLETS (20's)</t>
+  </si>
+  <si>
+    <t>( Diclofenac Sodium 75mg USP )</t>
+  </si>
+  <si>
+    <t>FIST IM/IV INJECTION 75MG/3ML (3MLX5</t>
+  </si>
+  <si>
+    <t>( Diclofenac Sodium 750mg USP )</t>
+  </si>
+  <si>
     <t>AFN 50.49</t>
   </si>
   <si>
-    <t>AZITRAX 250MG TABLETS</t>
-[...332 lines deleted...]
-    <t>( Viatamin D3, 200,000 I.U, eq to Cholecalciferol B.P 5mg )</t>
+    <t>FIST SR 100MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Diclofenac Sodium 100mg USP )</t>
+  </si>
+  <si>
+    <t>FUDIC 15G CREAM</t>
+  </si>
+  <si>
+    <t>( Fusidic Acid BP 20mg/g )</t>
+  </si>
+  <si>
+    <t>FUDIC 15G OINTMENT</t>
+  </si>
+  <si>
+    <t>AFN 101.49</t>
+  </si>
+  <si>
+    <t>FUDIC 5G CREAM</t>
+  </si>
+  <si>
+    <t>( Fusidic Acid BP 20mg (2%) )</t>
+  </si>
+  <si>
+    <t>AFN 38.66</t>
+  </si>
+  <si>
+    <t>FUDIC 5G OINTMENT</t>
+  </si>
+  <si>
+    <t>( Fusidic Acid as Fusidate Sodium 20mg/g )</t>
+  </si>
+  <si>
+    <t>AFN 36.08</t>
+  </si>
+  <si>
+    <t>FUDIC-B 15G CREAM</t>
+  </si>
+  <si>
+    <t>( Fusidic Acid BP 20mg/g, Betamethasone as Valerate BP 1mg/g )</t>
+  </si>
+  <si>
+    <t>FUDIC-H 15G CREAM</t>
+  </si>
+  <si>
+    <t>( Fusidic Acid BP 20mg/g, Hydrocortisone Acetate BP 10mg/g )</t>
+  </si>
+  <si>
+    <t>AFN 86.70</t>
+  </si>
+  <si>
+    <t>GLYKIN 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Amikacin 250mg/2ml as Sulphate B.P )</t>
+  </si>
+  <si>
+    <t>AFN 33.16</t>
+  </si>
+  <si>
+    <t>GLYKIN 100MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Amikacin 100mg/2ml as Sulphate B.P )</t>
+  </si>
+  <si>
+    <t>AFN 21.25</t>
+  </si>
+  <si>
+    <t>GLYKIN 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Amikacin 500mg/2ml as Sulphate B.P )</t>
+  </si>
+  <si>
+    <t>AFN 63.74</t>
+  </si>
+  <si>
+    <t>HIGROW TOPICAL SOLUTION</t>
+  </si>
+  <si>
+    <t>( Minoxidil USP 50mg/ml )</t>
+  </si>
+  <si>
+    <t>AFN 225.32</t>
+  </si>
+  <si>
+    <t>IMTAXEN 85/500MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Sumatriptan 85mg + Naproxen Sodium 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 94.03</t>
+  </si>
+  <si>
+    <t>IROSE INJECTION</t>
+  </si>
+  <si>
+    <t>( Iron Sucrose USP, 100mg Iron/5ml )</t>
+  </si>
+  <si>
+    <t>AFN 420.75</t>
+  </si>
+  <si>
+    <t>IROTON 60ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Iron Polymaltose Complex )</t>
+  </si>
+  <si>
+    <t>AFN 35.66</t>
+  </si>
+  <si>
+    <t>IROTON 90ML SYRUP</t>
+  </si>
+  <si>
+    <t>AFN 43.10</t>
+  </si>
+  <si>
+    <t>IROTON TABLETS</t>
+  </si>
+  <si>
+    <t>( Iron Polymaltose Complex + Folic Acid )</t>
+  </si>
+  <si>
+    <t>AFN 80.94</t>
+  </si>
+  <si>
+    <t>IROTON-F TABLETS</t>
+  </si>
+  <si>
+    <t>AFN 32.87</t>
+  </si>
+  <si>
+    <t>ISOTIN 10G GEL</t>
+  </si>
+  <si>
+    <t>( Isotretinoin BP, 0.05% )</t>
+  </si>
+  <si>
+    <t>AFN 51.58</t>
+  </si>
+  <si>
+    <t>ISOTIN-E 10G GEL</t>
+  </si>
+  <si>
+    <t>( Isotretinoin )</t>
+  </si>
+  <si>
+    <t>AFN 114.24</t>
+  </si>
+  <si>
+    <t>JOVIT 500+400MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Glucosamine Sulphate USP 500mg + Chondroitin Sulphate USP 400mg )</t>
+  </si>
+  <si>
+    <t>AFN 279.23</t>
+  </si>
+  <si>
+    <t>KETOWIN 60ML LOTION</t>
+  </si>
+  <si>
+    <t>( Ketoconazole USP )</t>
+  </si>
+  <si>
+    <t>AFN 117.81</t>
+  </si>
+  <si>
+    <t>KLOLET 75MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Clopidogrel USP 75mg )</t>
+  </si>
+  <si>
+    <t>AFN 69.06</t>
+  </si>
+  <si>
+    <t>KLOLET FORTE TABLETS</t>
+  </si>
+  <si>
+    <t>( Clopidogrel USP 75mg + Aspirin USP 150mg )</t>
+  </si>
+  <si>
+    <t>AFN 70.83</t>
+  </si>
+  <si>
+    <t>KLOLET PLUS TABLETS</t>
+  </si>
+  <si>
+    <t>( Clopidogrel USP 75mg + Aspirin USP 75mg )</t>
+  </si>
+  <si>
+    <t>AFN 73.27</t>
+  </si>
+  <si>
+    <t>LAMCY OPHTHALMIC SUSPENSION</t>
+  </si>
+  <si>
+    <t>( Fluorometholone USP 0.1% )</t>
+  </si>
+  <si>
+    <t>LAMCY–T OPHTHALMIC SUSPENSION</t>
+  </si>
+  <si>
+    <t>( Fluorometholone + Tetrahydrozoline Hcl )</t>
+  </si>
+  <si>
+    <t>LATMO EYE DROPS</t>
+  </si>
+  <si>
+    <t>( Latanoprost + Timolol )</t>
+  </si>
+  <si>
+    <t>AFN 274.76</t>
+  </si>
+  <si>
+    <t>LYCO-T CAPSULE</t>
+  </si>
+  <si>
+    <t>AFN 297.08</t>
+  </si>
+  <si>
+    <t>MESAN 500MG CHEWABLE TABLETS</t>
+  </si>
+  <si>
+    <t>( Niclosamide, BP 500mg )</t>
+  </si>
+  <si>
+    <t>Chewable Tablets</t>
+  </si>
+  <si>
+    <t>AFN 15.13</t>
+  </si>
+  <si>
+    <t>METNI V 75G GEL</t>
+  </si>
+  <si>
+    <t>( Metronidazole USP 0.75% )</t>
+  </si>
+  <si>
+    <t>AFN 50.25</t>
+  </si>
+  <si>
+    <t>MICASEPT 20G ORAL GEL</t>
+  </si>
+  <si>
+    <t>( Miconazole Nitrate BP 20mg (2%) )</t>
+  </si>
+  <si>
+    <t>AFN 42.45</t>
+  </si>
+  <si>
+    <t>MICASEPT 20G TOPICAL CREAM</t>
+  </si>
+  <si>
+    <t>AFN 25.44</t>
+  </si>
+  <si>
+    <t>MIONEX 400MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Moxifloxacin USP )</t>
+  </si>
+  <si>
+    <t>MIONEX OPHTHALMIC SOLUTION</t>
+  </si>
+  <si>
+    <t>AFN 76.25</t>
+  </si>
+  <si>
+    <t>MITS 7.5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Meloxicam BP 7.5mg )</t>
+  </si>
+  <si>
+    <t>AFN 82.88</t>
+  </si>
+  <si>
+    <t>MITS-DS 15MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Meloxicam B.P 15mg )</t>
+  </si>
+  <si>
+    <t>AFN 133.88</t>
+  </si>
+  <si>
+    <t>MYDEX OPHTHALMIC SUSPENSION</t>
+  </si>
+  <si>
+    <t>( Tobramycin USP + Dexamethasone USP )</t>
+  </si>
+  <si>
+    <t>AFN 81.60</t>
+  </si>
+  <si>
+    <t>NEPAFEN OPHTHALMIC SUSPENSION</t>
+  </si>
+  <si>
+    <t>( Nepafenac 0.1% )</t>
+  </si>
+  <si>
+    <t>AFN 110.93</t>
+  </si>
+  <si>
+    <t>ORITIDE 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Vildagliptin 50mg )</t>
+  </si>
+  <si>
+    <t>AFN 70.13</t>
+  </si>
+  <si>
+    <t>ORITIDE FORTE TABLETS</t>
+  </si>
+  <si>
+    <t>( Vildagliptin 50mg +Metformin HCI, BP 1000mg )</t>
+  </si>
+  <si>
+    <t>AFN 251.18</t>
+  </si>
+  <si>
+    <t>ORITIDE PLUS TABLETS</t>
+  </si>
+  <si>
+    <t>( Vildagliptin 50mg +Metformin HCI, BP 850mg )</t>
+  </si>
+  <si>
+    <t>PATADIN FORTE OPHTHALMIC SOLUTION</t>
+  </si>
+  <si>
+    <t>( Olopatadine as HCL (0.2%) )</t>
+  </si>
+  <si>
+    <t>AFN 119.53</t>
+  </si>
+  <si>
+    <t>PATADIN OPHTHALMIC SOLUTION</t>
+  </si>
+  <si>
+    <t>( Olopatadine HCL (0.1%) )</t>
+  </si>
+  <si>
+    <t>AFN 91.80</t>
+  </si>
+  <si>
+    <t>PAXIL 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Piroxicam BP 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 26.06</t>
+  </si>
+  <si>
+    <t>PAXIL 20MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Piroxicam BP 20mg )</t>
   </si>
   <si>
     <t>AFN 53.55</t>
   </si>
   <si>
-    <t>DEEZON PLUS 1G INJECTION</t>
-[...778 lines deleted...]
-  <si>
     <t>PEFLOX 400MG TABLETS</t>
   </si>
   <si>
     <t>( Pefloxacin 400mg )</t>
   </si>
   <si>
-    <t>AFN 89.25</t>
+    <t>AFN 95.63</t>
   </si>
   <si>
     <t>PEGALIN 100MG CAPSULES</t>
   </si>
   <si>
     <t>( Pregabalin USP )</t>
   </si>
   <si>
-    <t>AFN 95.91</t>
+    <t>AFN 102.77</t>
   </si>
   <si>
     <t>PEGALIN 150MG CAPSULES</t>
   </si>
   <si>
-    <t>AFN 130.01</t>
+    <t>AFN 139.29</t>
   </si>
   <si>
     <t>PEGALIN 300MG CAPSULES</t>
   </si>
   <si>
-    <t>AFN 230.38</t>
+    <t>AFN 246.84</t>
   </si>
   <si>
     <t>PEGALIN 50MG CAPSULES</t>
   </si>
   <si>
-    <t>AFN 68.43</t>
+    <t>AFN 73.31</t>
   </si>
   <si>
     <t>PEGALIN 75MG CAPSULES</t>
   </si>
   <si>
-    <t>AFN 92.23</t>
+    <t>AFN 98.81</t>
   </si>
   <si>
     <t>PEPZYM TABLETS</t>
   </si>
   <si>
     <t>( Metoclopramide HCI 6mg Sodium Dehydrocholate 20mg Bromelain P.U 35000 Pancreatin FIP P.U 210 Simethicone 50mg )</t>
   </si>
   <si>
-    <t>AFN 166.12</t>
+    <t>AFN 177.99</t>
   </si>
   <si>
     <t>QWIN CAPSULE</t>
   </si>
   <si>
     <t>RISONATE 35MG TABLETS</t>
   </si>
   <si>
     <t>( Risedronate Sodium 35mg )</t>
   </si>
   <si>
-    <t>AFN 120.43</t>
+    <t>AFN 129.03</t>
   </si>
   <si>
     <t>RUWIN 100MG/5ML SUSPENSION</t>
   </si>
   <si>
     <t>( Cefixime U.S.P )</t>
   </si>
   <si>
-    <t>AFN 72.65</t>
+    <t>AFN 80.28</t>
   </si>
   <si>
     <t>RUWIN 200MG CAPSULES</t>
   </si>
   <si>
     <t>( Cefexime 200mg )</t>
   </si>
   <si>
-    <t>AFN 75.36</t>
+    <t>AFN 80.74</t>
   </si>
   <si>
     <t>RUWIN DS 200MG/5ML SUSPENSION</t>
   </si>
   <si>
-    <t>AFN 91.66</t>
+    <t>AFN 98.21</t>
   </si>
   <si>
     <t>RUWIN DS 400MG CAPSULES</t>
   </si>
   <si>
     <t>( Cefixime, J.P 400mg )</t>
   </si>
   <si>
-    <t>AFN 121.67</t>
+    <t>AFN 130.36</t>
   </si>
   <si>
     <t>SENEX DRY PAWDER</t>
   </si>
   <si>
     <t>( Secnidazole )</t>
   </si>
   <si>
-    <t>AFN 15.23</t>
+    <t>AFN 16.31</t>
   </si>
   <si>
     <t>SENEX FORTE 1G TABLETS</t>
   </si>
   <si>
     <t>( Secnidazole 1g )</t>
   </si>
   <si>
-    <t>AFN 41.65</t>
+    <t>AFN 44.63</t>
   </si>
   <si>
     <t>SENEX TABLETS</t>
   </si>
   <si>
-    <t>AFN 30.06</t>
+    <t>AFN 32.21</t>
   </si>
   <si>
     <t>SITON PLUS 30G CREAM</t>
   </si>
   <si>
     <t>( Flucinolone Acetonide 0.1mg Hydroquinone 40mg ,Tretinoin 0.5mg )</t>
   </si>
   <si>
-    <t>AFN 88.68</t>
+    <t>AFN 95.02</t>
   </si>
   <si>
     <t>SKAB 60ML LOTION</t>
   </si>
   <si>
     <t>( Permethrin 5% )</t>
   </si>
   <si>
     <t>SKAB 30G CREAM</t>
   </si>
   <si>
     <t>( Permethrin BP, 5% )</t>
   </si>
   <si>
-    <t>AFN 26.99</t>
+    <t>AFN 28.92</t>
   </si>
   <si>
     <t>SPINY OPHTHALMIC SOLUTION</t>
   </si>
   <si>
     <t>( Diclofenac Sodium U.S.P 1mg )</t>
   </si>
   <si>
     <t>SPORAY 100MG CAPSULE</t>
   </si>
   <si>
     <t>( Itraconazole 100mg )</t>
   </si>
   <si>
-    <t>AFN 94.01</t>
+    <t>AFN 100.73</t>
   </si>
   <si>
     <t>STAMIN 10MG TABLETS</t>
   </si>
   <si>
     <t>( Cetrizine Dihydrochloride USP 10mg )</t>
   </si>
   <si>
-    <t>AFN 28.56</t>
+    <t>AFN 30.60</t>
   </si>
   <si>
     <t>STAMIN 60ML ORAL SOLUTION</t>
   </si>
   <si>
     <t>( Cetrizine Dihydrochloride USP 5mg )</t>
   </si>
   <si>
-    <t>AFN 30.94</t>
+    <t>AFN 33.15</t>
   </si>
   <si>
     <t>TEMPRIN DS TABLETS</t>
   </si>
   <si>
     <t>( Artemether 40mg + Lumefantrine 240mg )</t>
   </si>
   <si>
-    <t>AFN 115.71</t>
+    <t>AFN 123.97</t>
   </si>
   <si>
     <t>TEMPRIN PLUS TABLETS</t>
   </si>
   <si>
     <t>( Artemether 80mg + Lumefantrine 480mg )</t>
   </si>
   <si>
-    <t>AFN 144.63</t>
+    <t>AFN 154.97</t>
   </si>
   <si>
     <t>TEPRIDE 50MG TABLETS</t>
   </si>
   <si>
     <t>( Itopride Hydrochloride 50mg )</t>
   </si>
   <si>
-    <t>AFN 91.22</t>
+    <t>AFN 97.73</t>
   </si>
   <si>
     <t>TERNIFIER 10G CREAM</t>
   </si>
   <si>
     <t>( Terbinafine HCl 10mg (1%) )</t>
   </si>
   <si>
-    <t>AFN 53.07</t>
+    <t>AFN 56.87</t>
   </si>
   <si>
     <t>TERNIFIER 10G GEL</t>
   </si>
   <si>
     <t>( Terbinafine 10mg (1% w/w) )</t>
   </si>
   <si>
-    <t>AFN 48.77</t>
+    <t>AFN 52.26</t>
   </si>
   <si>
     <t>TERNIFIER 125MG TABLETS</t>
   </si>
   <si>
     <t>( Terbinafine USP 125mg )</t>
   </si>
   <si>
-    <t>AFN 95.20</t>
+    <t>AFN 102.00</t>
   </si>
   <si>
     <t>TERNIFIER 250MG TABLETS</t>
   </si>
   <si>
     <t>( Terbinafine USP 250mg )</t>
   </si>
   <si>
-    <t>AFN 139.23</t>
+    <t>AFN 149.18</t>
   </si>
   <si>
     <t>TILOMIDE OPHTHALMIC SOLUTION</t>
   </si>
   <si>
     <t>( Timolol USP + Dorzolamide USP )</t>
   </si>
   <si>
-    <t>AFN 221.34</t>
+    <t>AFN 237.15</t>
   </si>
   <si>
     <t>TRIMEGA CAPSULE</t>
   </si>
   <si>
     <t>( Artemether + Lumefantrine )</t>
   </si>
   <si>
     <t>URICON 100MG TABLETS</t>
   </si>
   <si>
     <t>( Flavoxate HCL, BP 100mg )</t>
   </si>
   <si>
     <t>URICON 200MG TABLETS</t>
   </si>
   <si>
     <t>( Flavoxate HCL, BP 200mg )</t>
   </si>
   <si>
-    <t>AFN 154.70</t>
+    <t>AFN 165.75</t>
   </si>
   <si>
     <t>VONOPRAN 10MG TABLETS</t>
   </si>
   <si>
     <t>( Vonoprazan )</t>
   </si>
   <si>
     <t>VONOPRAN 20MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 128.52</t>
+    <t>AFN 137.70</t>
   </si>
   <si>
     <t>VYBER 20MG CAPSULES</t>
   </si>
   <si>
     <t>( Omeprazole USP 20mg )</t>
   </si>
   <si>
-    <t>AFN 61.48</t>
+    <t>AFN 65.87</t>
   </si>
   <si>
     <t>VYBER 40MG CAPSULES</t>
   </si>
   <si>
     <t>( Omeprazole USP 40mg )</t>
   </si>
   <si>
-    <t>AFN 106.73</t>
+    <t>AFN 114.35</t>
   </si>
   <si>
     <t>VYBER 40MG INJECTION</t>
   </si>
   <si>
     <t>( Omeprazole 40mg )</t>
   </si>
   <si>
-    <t>AFN 127.33</t>
+    <t>AFN 136.43</t>
   </si>
   <si>
     <t>WARFIN 1MG TABLETS</t>
   </si>
   <si>
     <t>( Warfarin Sodium BP 1mg )</t>
   </si>
   <si>
-    <t>AFN 98.53</t>
+    <t>AFN 105.57</t>
   </si>
   <si>
     <t>WARFIN 2.5MG TABLETS</t>
   </si>
   <si>
     <t>( Warfarin Sodium BP 2.5mg )</t>
   </si>
   <si>
-    <t>AFN 159.94</t>
+    <t>AFN 171.36</t>
   </si>
   <si>
     <t>WARFIN 5MG TABLETS</t>
   </si>
   <si>
     <t>( Warfarin Sodium BP 5mg )</t>
   </si>
   <si>
-    <t>AFN 342.99</t>
+    <t>AFN 367.49</t>
   </si>
   <si>
     <t>XELL 10MG TABLETS</t>
   </si>
   <si>
     <t>( Rosuvastatin 10mg )</t>
   </si>
   <si>
     <t>XELL 20MG TABLETS</t>
   </si>
   <si>
     <t>( Rosuvastatin 20mg )</t>
   </si>
   <si>
-    <t>AFN 102.34</t>
+    <t>AFN 109.65</t>
   </si>
   <si>
     <t>XELL 5MG TABLETS</t>
   </si>
   <si>
     <t>( Rosuvastatin 5mg )</t>
   </si>
   <si>
-    <t>AFN 42.84</t>
+    <t>AFN 45.90</t>
   </si>
   <si>
     <t>ZEDRON 8MG/4ML INJECTION</t>
   </si>
   <si>
     <t>( Ondansetron 8mg as HCl )</t>
   </si>
   <si>
-    <t>AFN 177.31</t>
+    <t>AFN 189.98</t>
   </si>
   <si>
     <t>ZEDRON 4MG/5ML ORAL SOLUTION</t>
   </si>
   <si>
     <t>( Ondansetron 4mg as HCl Dihydrate )</t>
   </si>
   <si>
     <t>Oral Solution</t>
   </si>
   <si>
-    <t>AFN 116.38</t>
+    <t>AFN 124.70</t>
   </si>
   <si>
     <t>ZEDRON 8MG TABLETS</t>
   </si>
   <si>
     <t>ZEESPA 135MG TABLETS</t>
   </si>
   <si>
     <t>( Mebeverine Hydrochloride B.P 135mg )</t>
   </si>
   <si>
     <t>ZEPAR 10ML SUSPENSION</t>
   </si>
   <si>
     <t>( Albendazole, USP )</t>
   </si>
   <si>
-    <t>AFN 9.39</t>
+    <t>AFN 10.06</t>
   </si>
   <si>
     <t>ZEPAR 200MG TABLET</t>
   </si>
   <si>
     <t>( Albendazole, USP 200mg )</t>
   </si>
   <si>
-    <t>AFN 7.45</t>
+    <t>AFN 7.98</t>
   </si>
   <si>
     <t>ZYBON-D TABLETS</t>
   </si>
   <si>
     <t>( Ossein Mineral Complex 830mg Vitamin D 400 IU )</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -4051,2644 +4048,2644 @@
       </c>
       <c r="G85" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>253</v>
       </c>
       <c r="C86" t="s">
         <v>254</v>
       </c>
       <c r="D86" t="s">
         <v>119</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86">
         <v>200</v>
       </c>
       <c r="G86" t="s">
-        <v>255</v>
+        <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="2">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>255</v>
+      </c>
+      <c r="C87" t="s">
         <v>256</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87">
         <v>200</v>
       </c>
       <c r="G87" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" t="s">
+        <v>258</v>
+      </c>
+      <c r="C88" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D88" t="s">
         <v>37</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
       <c r="F88">
         <v>50</v>
       </c>
       <c r="G88" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="2">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>261</v>
+      </c>
+      <c r="C89" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="D89" t="s">
         <v>9</v>
       </c>
       <c r="E89">
         <v>20</v>
       </c>
       <c r="F89">
         <v>200</v>
       </c>
       <c r="G89" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>264</v>
+      </c>
+      <c r="C90" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D90" t="s">
         <v>67</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
       <c r="F90">
         <v>200</v>
       </c>
       <c r="G90" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="2">
         <v>90</v>
       </c>
       <c r="B91" t="s">
+        <v>267</v>
+      </c>
+      <c r="C91" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="D91" t="s">
         <v>9</v>
       </c>
       <c r="E91">
         <v>10</v>
       </c>
       <c r="F91">
         <v>200</v>
       </c>
       <c r="G91" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" t="s">
+        <v>269</v>
+      </c>
+      <c r="C92" t="s">
         <v>270</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
       <c r="F92">
         <v>50</v>
       </c>
       <c r="G92" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="2">
         <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>273</v>
+      </c>
+      <c r="C93" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="D93" t="s">
         <v>67</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93">
         <v>200</v>
       </c>
       <c r="G93" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>276</v>
+      </c>
+      <c r="C94" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="D94" t="s">
         <v>9</v>
       </c>
       <c r="E94">
         <v>10</v>
       </c>
       <c r="F94">
         <v>200</v>
       </c>
       <c r="G94" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" t="s">
+        <v>279</v>
+      </c>
+      <c r="C95" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D95" t="s">
         <v>9</v>
       </c>
       <c r="E95">
         <v>10</v>
       </c>
       <c r="F95">
         <v>1000</v>
       </c>
       <c r="G95" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" t="s">
+        <v>282</v>
+      </c>
+      <c r="C96" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D96" t="s">
         <v>9</v>
       </c>
       <c r="E96">
         <v>10</v>
       </c>
       <c r="F96">
         <v>1000</v>
       </c>
       <c r="G96" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="2">
         <v>96</v>
       </c>
       <c r="B97" t="s">
+        <v>285</v>
+      </c>
+      <c r="C97" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D97" t="s">
         <v>9</v>
       </c>
       <c r="E97">
         <v>10</v>
       </c>
       <c r="F97">
         <v>1000</v>
       </c>
       <c r="G97" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" t="s">
+        <v>288</v>
+      </c>
+      <c r="C98" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D98" t="s">
         <v>150</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
       <c r="F98">
         <v>200</v>
       </c>
       <c r="G98" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="2">
         <v>98</v>
       </c>
       <c r="B99" t="s">
+        <v>291</v>
+      </c>
+      <c r="C99" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D99" t="s">
         <v>9</v>
       </c>
       <c r="E99">
         <v>20</v>
       </c>
       <c r="F99">
         <v>200</v>
       </c>
       <c r="G99" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="2">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
       <c r="D100" t="s">
         <v>67</v>
       </c>
       <c r="E100">
         <v>5</v>
       </c>
       <c r="F100">
         <v>200</v>
       </c>
       <c r="G100" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="2">
         <v>100</v>
       </c>
       <c r="B101" t="s">
+        <v>295</v>
+      </c>
+      <c r="C101" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="D101" t="s">
         <v>9</v>
       </c>
       <c r="E101">
         <v>10</v>
       </c>
       <c r="F101">
         <v>200</v>
       </c>
       <c r="G101" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="2">
         <v>101</v>
       </c>
       <c r="B102" t="s">
+        <v>297</v>
+      </c>
+      <c r="C102" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D102" t="s">
         <v>67</v>
       </c>
       <c r="E102">
         <v>5</v>
       </c>
       <c r="F102">
         <v>200</v>
       </c>
       <c r="G102" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="2">
         <v>102</v>
       </c>
       <c r="B103" t="s">
+        <v>300</v>
+      </c>
+      <c r="C103" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D103" t="s">
         <v>9</v>
       </c>
       <c r="E103">
         <v>20</v>
       </c>
       <c r="F103">
         <v>200</v>
       </c>
       <c r="G103" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="2">
         <v>103</v>
       </c>
       <c r="B104" t="s">
+        <v>302</v>
+      </c>
+      <c r="C104" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D104" t="s">
         <v>140</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="F104">
         <v>200</v>
       </c>
       <c r="G104" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="2">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C105" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D105" t="s">
         <v>172</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
       <c r="F105">
         <v>200</v>
       </c>
       <c r="G105" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="2">
         <v>105</v>
       </c>
       <c r="B106" t="s">
+        <v>306</v>
+      </c>
+      <c r="C106" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D106" t="s">
         <v>140</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
       <c r="F106">
         <v>100</v>
       </c>
       <c r="G106" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="2">
         <v>106</v>
       </c>
       <c r="B107" t="s">
+        <v>309</v>
+      </c>
+      <c r="C107" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="D107" t="s">
         <v>172</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
       <c r="F107">
         <v>200</v>
       </c>
       <c r="G107" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="2">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>312</v>
+      </c>
+      <c r="C108" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="D108" t="s">
         <v>140</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
       <c r="F108">
         <v>200</v>
       </c>
       <c r="G108" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="2">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>314</v>
+      </c>
+      <c r="C109" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="D109" t="s">
         <v>140</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
       <c r="F109">
         <v>200</v>
       </c>
       <c r="G109" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="2">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>317</v>
+      </c>
+      <c r="C110" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="D110" t="s">
         <v>67</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
       <c r="F110">
         <v>300</v>
       </c>
       <c r="G110" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="2">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>320</v>
+      </c>
+      <c r="C111" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D111" t="s">
         <v>67</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111">
         <v>432</v>
       </c>
       <c r="G111" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="2">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>323</v>
+      </c>
+      <c r="C112" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="D112" t="s">
         <v>67</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
       <c r="F112">
         <v>432</v>
       </c>
       <c r="G112" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="2">
         <v>112</v>
       </c>
       <c r="B113" t="s">
+        <v>326</v>
+      </c>
+      <c r="C113" t="s">
         <v>327</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
       <c r="F113">
         <v>50</v>
       </c>
       <c r="G113" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="2">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>329</v>
+      </c>
+      <c r="C114" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D114" t="s">
         <v>9</v>
       </c>
       <c r="E114">
         <v>2</v>
       </c>
       <c r="F114">
         <v>200</v>
       </c>
       <c r="G114" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="2">
         <v>114</v>
       </c>
       <c r="B115" t="s">
+        <v>332</v>
+      </c>
+      <c r="C115" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D115" t="s">
         <v>67</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
       <c r="F115">
         <v>200</v>
       </c>
       <c r="G115" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="2">
         <v>115</v>
       </c>
       <c r="B116" t="s">
+        <v>335</v>
+      </c>
+      <c r="C116" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D116" t="s">
         <v>37</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
       <c r="F116">
         <v>100</v>
       </c>
       <c r="G116" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="2">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C117" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D117" t="s">
         <v>37</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
       <c r="F117">
         <v>100</v>
       </c>
       <c r="G117" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="2">
         <v>117</v>
       </c>
       <c r="B118" t="s">
+        <v>340</v>
+      </c>
+      <c r="C118" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D118" t="s">
         <v>9</v>
       </c>
       <c r="E118">
         <v>20</v>
       </c>
       <c r="F118">
         <v>200</v>
       </c>
       <c r="G118" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="2">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C119" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D119" t="s">
         <v>9</v>
       </c>
       <c r="E119">
         <v>10</v>
       </c>
       <c r="F119">
         <v>100</v>
       </c>
       <c r="G119" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="2">
         <v>119</v>
       </c>
       <c r="B120" t="s">
+        <v>345</v>
+      </c>
+      <c r="C120" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D120" t="s">
         <v>150</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120">
         <v>100</v>
       </c>
       <c r="G120" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="2">
         <v>120</v>
       </c>
       <c r="B121" t="s">
+        <v>348</v>
+      </c>
+      <c r="C121" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="D121" t="s">
         <v>150</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121">
         <v>200</v>
       </c>
       <c r="G121" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="2">
         <v>121</v>
       </c>
       <c r="B122" t="s">
+        <v>351</v>
+      </c>
+      <c r="C122" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="D122" t="s">
         <v>9</v>
       </c>
       <c r="E122">
         <v>20</v>
       </c>
       <c r="F122">
         <v>200</v>
       </c>
       <c r="G122" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="2">
         <v>122</v>
       </c>
       <c r="B123" t="s">
+        <v>354</v>
+      </c>
+      <c r="C123" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D123" t="s">
         <v>154</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123">
         <v>100</v>
       </c>
       <c r="G123" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="2">
         <v>123</v>
       </c>
       <c r="B124" t="s">
+        <v>357</v>
+      </c>
+      <c r="C124" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D124" t="s">
         <v>9</v>
       </c>
       <c r="E124">
         <v>10</v>
       </c>
       <c r="F124">
         <v>300</v>
       </c>
       <c r="G124" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="2">
         <v>124</v>
       </c>
       <c r="B125" t="s">
+        <v>360</v>
+      </c>
+      <c r="C125" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="D125" t="s">
         <v>9</v>
       </c>
       <c r="E125">
         <v>10</v>
       </c>
       <c r="F125">
         <v>300</v>
       </c>
       <c r="G125" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="2">
         <v>125</v>
       </c>
       <c r="B126" t="s">
+        <v>363</v>
+      </c>
+      <c r="C126" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D126" t="s">
         <v>9</v>
       </c>
       <c r="E126">
         <v>10</v>
       </c>
       <c r="F126">
         <v>300</v>
       </c>
       <c r="G126" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="2">
         <v>126</v>
       </c>
       <c r="B127" t="s">
+        <v>366</v>
+      </c>
+      <c r="C127" t="s">
         <v>367</v>
       </c>
-      <c r="C127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D127" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127">
         <v>200</v>
       </c>
       <c r="G127" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="2">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>368</v>
+      </c>
+      <c r="C128" t="s">
         <v>369</v>
       </c>
-      <c r="C128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D128" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
       <c r="F128">
         <v>200</v>
       </c>
       <c r="G128" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="2">
         <v>128</v>
       </c>
       <c r="B129" t="s">
+        <v>370</v>
+      </c>
+      <c r="C129" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="D129" t="s">
         <v>119</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
       <c r="F129">
         <v>200</v>
       </c>
       <c r="G129" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="2">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D130" t="s">
         <v>49</v>
       </c>
       <c r="E130">
         <v>30</v>
       </c>
       <c r="F130">
         <v>200</v>
       </c>
       <c r="G130" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="2">
         <v>130</v>
       </c>
       <c r="B131" t="s">
+        <v>375</v>
+      </c>
+      <c r="C131" t="s">
         <v>376</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="E131">
         <v>4</v>
       </c>
       <c r="F131">
         <v>200</v>
       </c>
       <c r="G131" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="2">
         <v>131</v>
       </c>
       <c r="B132" t="s">
+        <v>379</v>
+      </c>
+      <c r="C132" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="D132" t="s">
         <v>150</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
         <v>20</v>
       </c>
       <c r="G132" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="2">
         <v>132</v>
       </c>
       <c r="B133" t="s">
+        <v>382</v>
+      </c>
+      <c r="C133" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="D133" t="s">
         <v>150</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133">
         <v>200</v>
       </c>
       <c r="G133" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="2">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C134" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D134" t="s">
         <v>140</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134">
         <v>200</v>
       </c>
       <c r="G134" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="2">
         <v>134</v>
       </c>
       <c r="B135" t="s">
+        <v>387</v>
+      </c>
+      <c r="C135" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D135" t="s">
         <v>9</v>
       </c>
       <c r="E135">
         <v>5</v>
       </c>
       <c r="F135">
         <v>200</v>
       </c>
       <c r="G135" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="2">
         <v>135</v>
       </c>
       <c r="B136" t="s">
+        <v>389</v>
+      </c>
+      <c r="C136" t="s">
+        <v>388</v>
+      </c>
+      <c r="D136" t="s">
+        <v>271</v>
+      </c>
+      <c r="E136">
+        <v>1</v>
+      </c>
+      <c r="F136">
+        <v>200</v>
+      </c>
+      <c r="G136" t="s">
         <v>390</v>
-      </c>
-[...13 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="2">
         <v>136</v>
       </c>
       <c r="B137" t="s">
+        <v>391</v>
+      </c>
+      <c r="C137" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="D137" t="s">
         <v>9</v>
       </c>
       <c r="E137">
         <v>20</v>
       </c>
       <c r="F137">
         <v>200</v>
       </c>
       <c r="G137" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="2">
         <v>137</v>
       </c>
       <c r="B138" t="s">
+        <v>394</v>
+      </c>
+      <c r="C138" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D138" t="s">
         <v>9</v>
       </c>
       <c r="E138">
         <v>20</v>
       </c>
       <c r="F138">
         <v>200</v>
       </c>
       <c r="G138" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="2">
         <v>138</v>
       </c>
       <c r="B139" t="s">
+        <v>397</v>
+      </c>
+      <c r="C139" t="s">
         <v>398</v>
       </c>
-      <c r="C139" t="s">
+      <c r="D139" t="s">
+        <v>271</v>
+      </c>
+      <c r="E139">
+        <v>1</v>
+      </c>
+      <c r="F139">
+        <v>200</v>
+      </c>
+      <c r="G139" t="s">
         <v>399</v>
-      </c>
-[...10 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="2">
         <v>139</v>
       </c>
       <c r="B140" t="s">
+        <v>400</v>
+      </c>
+      <c r="C140" t="s">
         <v>401</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140" t="s">
+        <v>271</v>
+      </c>
+      <c r="E140">
+        <v>1</v>
+      </c>
+      <c r="F140">
+        <v>200</v>
+      </c>
+      <c r="G140" t="s">
         <v>402</v>
-      </c>
-[...10 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="2">
         <v>140</v>
       </c>
       <c r="B141" t="s">
+        <v>403</v>
+      </c>
+      <c r="C141" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="D141" t="s">
         <v>9</v>
       </c>
       <c r="E141">
         <v>10</v>
       </c>
       <c r="F141">
         <v>200</v>
       </c>
       <c r="G141" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="2">
         <v>141</v>
       </c>
       <c r="B142" t="s">
+        <v>406</v>
+      </c>
+      <c r="C142" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="D142" t="s">
         <v>9</v>
       </c>
       <c r="E142">
         <v>28</v>
       </c>
       <c r="F142">
         <v>200</v>
       </c>
       <c r="G142" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="2">
         <v>142</v>
       </c>
       <c r="B143" t="s">
+        <v>409</v>
+      </c>
+      <c r="C143" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D143" t="s">
         <v>9</v>
       </c>
       <c r="E143">
         <v>28</v>
       </c>
       <c r="F143">
         <v>200</v>
       </c>
       <c r="G143" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="2">
         <v>143</v>
       </c>
       <c r="B144" t="s">
+        <v>411</v>
+      </c>
+      <c r="C144" t="s">
         <v>412</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" t="s">
+        <v>257</v>
+      </c>
+      <c r="E144">
+        <v>1</v>
+      </c>
+      <c r="F144">
+        <v>200</v>
+      </c>
+      <c r="G144" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="2">
         <v>144</v>
       </c>
       <c r="B145" t="s">
+        <v>414</v>
+      </c>
+      <c r="C145" t="s">
         <v>415</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145" t="s">
+        <v>257</v>
+      </c>
+      <c r="E145">
+        <v>1</v>
+      </c>
+      <c r="F145">
+        <v>200</v>
+      </c>
+      <c r="G145" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="2">
         <v>145</v>
       </c>
       <c r="B146" t="s">
+        <v>417</v>
+      </c>
+      <c r="C146" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D146" t="s">
         <v>9</v>
       </c>
       <c r="E146">
         <v>10</v>
       </c>
       <c r="F146">
         <v>200</v>
       </c>
       <c r="G146" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="2">
         <v>146</v>
       </c>
       <c r="B147" t="s">
+        <v>420</v>
+      </c>
+      <c r="C147" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="D147" t="s">
         <v>9</v>
       </c>
       <c r="E147">
         <v>10</v>
       </c>
       <c r="F147">
         <v>200</v>
       </c>
       <c r="G147" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="2">
         <v>147</v>
       </c>
       <c r="B148" t="s">
+        <v>423</v>
+      </c>
+      <c r="C148" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="D148" t="s">
         <v>9</v>
       </c>
       <c r="E148">
         <v>10</v>
       </c>
       <c r="F148">
         <v>200</v>
       </c>
       <c r="G148" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="2">
         <v>148</v>
       </c>
       <c r="B149" t="s">
+        <v>426</v>
+      </c>
+      <c r="C149" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="D149" t="s">
         <v>49</v>
       </c>
       <c r="E149">
         <v>14</v>
       </c>
       <c r="F149">
         <v>100</v>
       </c>
       <c r="G149" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="2">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C150" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D150" t="s">
         <v>49</v>
       </c>
       <c r="E150">
         <v>14</v>
       </c>
       <c r="F150">
         <v>100</v>
       </c>
       <c r="G150" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="2">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C151" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D151" t="s">
         <v>49</v>
       </c>
       <c r="E151">
         <v>14</v>
       </c>
       <c r="F151">
         <v>100</v>
       </c>
       <c r="G151" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="2">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C152" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D152" t="s">
         <v>49</v>
       </c>
       <c r="E152">
         <v>14</v>
       </c>
       <c r="F152">
         <v>100</v>
       </c>
       <c r="G152" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="2">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="C153" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D153" t="s">
         <v>49</v>
       </c>
       <c r="E153">
         <v>14</v>
       </c>
       <c r="F153">
         <v>100</v>
       </c>
       <c r="G153" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="2">
         <v>153</v>
       </c>
       <c r="B154" t="s">
+        <v>437</v>
+      </c>
+      <c r="C154" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="D154" t="s">
         <v>9</v>
       </c>
       <c r="E154">
         <v>30</v>
       </c>
       <c r="F154">
         <v>200</v>
       </c>
       <c r="G154" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="2">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D155" t="s">
         <v>49</v>
       </c>
       <c r="E155">
         <v>30</v>
       </c>
       <c r="F155">
         <v>200</v>
       </c>
       <c r="G155" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="2">
         <v>155</v>
       </c>
       <c r="B156" t="s">
+        <v>441</v>
+      </c>
+      <c r="C156" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="D156" t="s">
         <v>9</v>
       </c>
       <c r="E156">
         <v>4</v>
       </c>
       <c r="F156">
         <v>200</v>
       </c>
       <c r="G156" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="2">
         <v>156</v>
       </c>
       <c r="B157" t="s">
+        <v>444</v>
+      </c>
+      <c r="C157" t="s">
         <v>445</v>
       </c>
-      <c r="C157" t="s">
+      <c r="D157" t="s">
+        <v>271</v>
+      </c>
+      <c r="E157">
+        <v>1</v>
+      </c>
+      <c r="F157">
+        <v>200</v>
+      </c>
+      <c r="G157" t="s">
         <v>446</v>
-      </c>
-[...10 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="2">
         <v>157</v>
       </c>
       <c r="B158" t="s">
+        <v>447</v>
+      </c>
+      <c r="C158" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="D158" t="s">
         <v>49</v>
       </c>
       <c r="E158">
         <v>5</v>
       </c>
       <c r="F158">
         <v>200</v>
       </c>
       <c r="G158" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="2">
         <v>158</v>
       </c>
       <c r="B159" t="s">
+        <v>450</v>
+      </c>
+      <c r="C159" t="s">
+        <v>445</v>
+      </c>
+      <c r="D159" t="s">
+        <v>271</v>
+      </c>
+      <c r="E159">
+        <v>1</v>
+      </c>
+      <c r="F159">
+        <v>200</v>
+      </c>
+      <c r="G159" t="s">
         <v>451</v>
-      </c>
-[...13 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="2">
         <v>159</v>
       </c>
       <c r="B160" t="s">
+        <v>452</v>
+      </c>
+      <c r="C160" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="D160" t="s">
         <v>49</v>
       </c>
       <c r="E160">
         <v>5</v>
       </c>
       <c r="F160">
         <v>200</v>
       </c>
       <c r="G160" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="2">
         <v>160</v>
       </c>
       <c r="B161" t="s">
+        <v>455</v>
+      </c>
+      <c r="C161" t="s">
         <v>456</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
+        <v>271</v>
+      </c>
+      <c r="E161">
+        <v>1</v>
+      </c>
+      <c r="F161">
+        <v>200</v>
+      </c>
+      <c r="G161" t="s">
         <v>457</v>
-      </c>
-[...10 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="2">
         <v>161</v>
       </c>
       <c r="B162" t="s">
+        <v>458</v>
+      </c>
+      <c r="C162" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="D162" t="s">
         <v>9</v>
       </c>
       <c r="E162">
         <v>2</v>
       </c>
       <c r="F162">
         <v>100</v>
       </c>
       <c r="G162" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="2">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="C163" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D163" t="s">
         <v>9</v>
       </c>
       <c r="E163">
         <v>4</v>
       </c>
       <c r="F163">
         <v>200</v>
       </c>
       <c r="G163" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="2">
         <v>163</v>
       </c>
       <c r="B164" t="s">
+        <v>463</v>
+      </c>
+      <c r="C164" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="D164" t="s">
         <v>140</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
       <c r="F164">
         <v>200</v>
       </c>
       <c r="G164" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="2">
         <v>164</v>
       </c>
       <c r="B165" t="s">
+        <v>466</v>
+      </c>
+      <c r="C165" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="D165" t="s">
         <v>154</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
       <c r="F165">
         <v>100</v>
       </c>
       <c r="G165" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="2">
         <v>165</v>
       </c>
       <c r="B166" t="s">
+        <v>468</v>
+      </c>
+      <c r="C166" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="D166" t="s">
         <v>140</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
       <c r="F166">
         <v>200</v>
       </c>
       <c r="G166" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="2">
         <v>166</v>
       </c>
       <c r="B167" t="s">
+        <v>471</v>
+      </c>
+      <c r="C167" t="s">
         <v>472</v>
       </c>
-      <c r="C167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
       <c r="F167">
         <v>200</v>
       </c>
       <c r="G167" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="2">
         <v>167</v>
       </c>
       <c r="B168" t="s">
+        <v>473</v>
+      </c>
+      <c r="C168" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="D168" t="s">
         <v>49</v>
       </c>
       <c r="E168">
         <v>4</v>
       </c>
       <c r="F168">
         <v>200</v>
       </c>
       <c r="G168" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="2">
         <v>168</v>
       </c>
       <c r="B169" t="s">
+        <v>476</v>
+      </c>
+      <c r="C169" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="D169" t="s">
         <v>9</v>
       </c>
       <c r="E169">
         <v>10</v>
       </c>
       <c r="F169">
         <v>200</v>
       </c>
       <c r="G169" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="2">
         <v>169</v>
       </c>
       <c r="B170" t="s">
+        <v>479</v>
+      </c>
+      <c r="C170" t="s">
         <v>480</v>
       </c>
-      <c r="C170" t="s">
+      <c r="D170" t="s">
+        <v>257</v>
+      </c>
+      <c r="E170">
+        <v>1</v>
+      </c>
+      <c r="F170">
+        <v>200</v>
+      </c>
+      <c r="G170" t="s">
         <v>481</v>
-      </c>
-[...10 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="2">
         <v>170</v>
       </c>
       <c r="B171" t="s">
+        <v>482</v>
+      </c>
+      <c r="C171" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="D171" t="s">
         <v>9</v>
       </c>
       <c r="E171">
         <v>8</v>
       </c>
       <c r="F171">
         <v>200</v>
       </c>
       <c r="G171" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="2">
         <v>171</v>
       </c>
       <c r="B172" t="s">
+        <v>485</v>
+      </c>
+      <c r="C172" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="D172" t="s">
         <v>9</v>
       </c>
       <c r="E172">
         <v>6</v>
       </c>
       <c r="F172">
         <v>200</v>
       </c>
       <c r="G172" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="2">
         <v>172</v>
       </c>
       <c r="B173" t="s">
+        <v>488</v>
+      </c>
+      <c r="C173" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
       <c r="D173" t="s">
         <v>9</v>
       </c>
       <c r="E173">
         <v>10</v>
       </c>
       <c r="F173">
         <v>200</v>
       </c>
       <c r="G173" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="2">
         <v>173</v>
       </c>
       <c r="B174" t="s">
+        <v>491</v>
+      </c>
+      <c r="C174" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="D174" t="s">
         <v>140</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
       <c r="F174">
         <v>200</v>
       </c>
       <c r="G174" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="2">
         <v>174</v>
       </c>
       <c r="B175" t="s">
+        <v>494</v>
+      </c>
+      <c r="C175" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="D175" t="s">
         <v>150</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
       <c r="F175">
         <v>200</v>
       </c>
       <c r="G175" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="2">
         <v>175</v>
       </c>
       <c r="B176" t="s">
+        <v>497</v>
+      </c>
+      <c r="C176" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="D176" t="s">
         <v>9</v>
       </c>
       <c r="E176">
         <v>10</v>
       </c>
       <c r="F176">
         <v>200</v>
       </c>
       <c r="G176" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="2">
         <v>176</v>
       </c>
       <c r="B177" t="s">
+        <v>500</v>
+      </c>
+      <c r="C177" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="D177" t="s">
         <v>9</v>
       </c>
       <c r="E177">
         <v>10</v>
       </c>
       <c r="F177">
         <v>200</v>
       </c>
       <c r="G177" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="2">
         <v>177</v>
       </c>
       <c r="B178" t="s">
+        <v>503</v>
+      </c>
+      <c r="C178" t="s">
         <v>504</v>
       </c>
-      <c r="C178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
       <c r="F178">
         <v>100</v>
       </c>
       <c r="G178" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="2">
         <v>178</v>
       </c>
       <c r="B179" t="s">
+        <v>506</v>
+      </c>
+      <c r="C179" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="D179" t="s">
         <v>49</v>
       </c>
       <c r="E179">
         <v>30</v>
       </c>
       <c r="F179">
         <v>200</v>
       </c>
       <c r="G179" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="2">
         <v>179</v>
       </c>
       <c r="B180" t="s">
+        <v>508</v>
+      </c>
+      <c r="C180" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="D180" t="s">
         <v>9</v>
       </c>
       <c r="E180">
         <v>30</v>
       </c>
       <c r="F180">
         <v>480</v>
       </c>
       <c r="G180" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="2">
         <v>180</v>
       </c>
       <c r="B181" t="s">
+        <v>510</v>
+      </c>
+      <c r="C181" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="D181" t="s">
         <v>9</v>
       </c>
       <c r="E181">
         <v>30</v>
       </c>
       <c r="F181">
         <v>480</v>
       </c>
       <c r="G181" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="2">
         <v>181</v>
       </c>
       <c r="B182" t="s">
+        <v>513</v>
+      </c>
+      <c r="C182" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="D182" t="s">
         <v>9</v>
       </c>
       <c r="E182">
         <v>14</v>
       </c>
       <c r="F182">
         <v>300</v>
       </c>
       <c r="G182" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="2">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="C183" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D183" t="s">
         <v>9</v>
       </c>
       <c r="E183">
         <v>14</v>
       </c>
       <c r="F183">
         <v>300</v>
       </c>
       <c r="G183" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="2">
         <v>183</v>
       </c>
       <c r="B184" t="s">
+        <v>517</v>
+      </c>
+      <c r="C184" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="D184" t="s">
         <v>49</v>
       </c>
       <c r="E184">
         <v>14</v>
       </c>
       <c r="F184">
         <v>200</v>
       </c>
       <c r="G184" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="2">
         <v>184</v>
       </c>
       <c r="B185" t="s">
+        <v>520</v>
+      </c>
+      <c r="C185" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="D185" t="s">
         <v>49</v>
       </c>
       <c r="E185">
         <v>14</v>
       </c>
       <c r="F185">
         <v>200</v>
       </c>
       <c r="G185" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="2">
         <v>185</v>
       </c>
       <c r="B186" t="s">
+        <v>523</v>
+      </c>
+      <c r="C186" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="D186" t="s">
         <v>67</v>
       </c>
       <c r="E186">
         <v>1</v>
       </c>
       <c r="F186">
         <v>200</v>
       </c>
       <c r="G186" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="2">
         <v>186</v>
       </c>
       <c r="B187" t="s">
+        <v>526</v>
+      </c>
+      <c r="C187" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="D187" t="s">
         <v>9</v>
       </c>
       <c r="E187">
         <v>100</v>
       </c>
       <c r="F187">
         <v>200</v>
       </c>
       <c r="G187" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="2">
         <v>187</v>
       </c>
       <c r="B188" t="s">
+        <v>529</v>
+      </c>
+      <c r="C188" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="D188" t="s">
         <v>9</v>
       </c>
       <c r="E188">
         <v>100</v>
       </c>
       <c r="F188">
         <v>200</v>
       </c>
       <c r="G188" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="2">
         <v>188</v>
       </c>
       <c r="B189" t="s">
+        <v>532</v>
+      </c>
+      <c r="C189" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="D189" t="s">
         <v>9</v>
       </c>
       <c r="E189">
         <v>100</v>
       </c>
       <c r="F189">
         <v>200</v>
       </c>
       <c r="G189" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="2">
         <v>189</v>
       </c>
       <c r="B190" t="s">
+        <v>535</v>
+      </c>
+      <c r="C190" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="D190" t="s">
         <v>9</v>
       </c>
       <c r="E190">
         <v>10</v>
       </c>
       <c r="F190">
         <v>300</v>
       </c>
       <c r="G190" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="2">
         <v>190</v>
       </c>
       <c r="B191" t="s">
+        <v>537</v>
+      </c>
+      <c r="C191" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="D191" t="s">
         <v>9</v>
       </c>
       <c r="E191">
         <v>10</v>
       </c>
       <c r="F191">
         <v>300</v>
       </c>
       <c r="G191" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="2">
         <v>191</v>
       </c>
       <c r="B192" t="s">
+        <v>540</v>
+      </c>
+      <c r="C192" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="D192" t="s">
         <v>9</v>
       </c>
       <c r="E192">
         <v>10</v>
       </c>
       <c r="F192">
         <v>300</v>
       </c>
       <c r="G192" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="2">
         <v>192</v>
       </c>
       <c r="B193" t="s">
+        <v>543</v>
+      </c>
+      <c r="C193" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="D193" t="s">
         <v>67</v>
       </c>
       <c r="E193">
         <v>1</v>
       </c>
       <c r="F193">
         <v>200</v>
       </c>
       <c r="G193" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="2">
         <v>193</v>
       </c>
       <c r="B194" t="s">
+        <v>546</v>
+      </c>
+      <c r="C194" t="s">
         <v>547</v>
       </c>
-      <c r="C194" t="s">
+      <c r="D194" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="E194">
         <v>1</v>
       </c>
       <c r="F194">
         <v>100</v>
       </c>
       <c r="G194" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="2">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="C195" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D195" t="s">
         <v>9</v>
       </c>
       <c r="E195">
         <v>10</v>
       </c>
       <c r="F195">
         <v>200</v>
       </c>
       <c r="G195" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="2">
         <v>195</v>
       </c>
       <c r="B196" t="s">
+        <v>551</v>
+      </c>
+      <c r="C196" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="D196" t="s">
         <v>9</v>
       </c>
       <c r="E196">
         <v>30</v>
       </c>
       <c r="F196">
         <v>200</v>
       </c>
       <c r="G196" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="2">
         <v>196</v>
       </c>
       <c r="B197" t="s">
+        <v>553</v>
+      </c>
+      <c r="C197" t="s">
         <v>554</v>
       </c>
-      <c r="C197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D197" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E197">
         <v>1</v>
       </c>
       <c r="F197">
         <v>100</v>
       </c>
       <c r="G197" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="2">
         <v>197</v>
       </c>
       <c r="B198" t="s">
+        <v>556</v>
+      </c>
+      <c r="C198" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="D198" t="s">
         <v>9</v>
       </c>
       <c r="E198">
         <v>2</v>
       </c>
       <c r="F198">
         <v>200</v>
       </c>
       <c r="G198" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="2">
         <v>198</v>
       </c>
       <c r="B199" t="s">
+        <v>559</v>
+      </c>
+      <c r="C199" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="D199" t="s">
         <v>9</v>
       </c>
       <c r="E199">
         <v>30</v>
       </c>
       <c r="F199">
         <v>200</v>
       </c>
       <c r="G199" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>